--- v0 (2025-12-07)
+++ v1 (2026-06-01)
@@ -4,74 +4,116 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Productos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Stock Mínimo</t>
   </si>
   <si>
     <t>Zambos</t>
   </si>
   <si>
     <t>Ricos platanos con chicharrones</t>
+  </si>
+  <si>
+    <t>Ingresa%20el%20nombre%20del%20producto</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto';SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e3d4946284c4f4341544528225b695d222c6465736372697074696f6e29203e20302c20535542535452286465736372697074696f6e2c312c4c4f4341544528225b695d222c6465736372697074696f6e292d31292c6465736372697074696f6e292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto';SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x5345542040636f72646572735f73716c203d20434f4e434154282753454c45435420636f756e74282a292046524f4d20272c407072656669782c276f726465727320574845524520646174655f616464203e3d2022323032352d30392d30312220494e544f2040636f726465727327293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @corders_sql;EXECUTE stmt;SELECT 0x534554204069645f7665725f73716c203d20434f4e434154282753454c4543542076616c75652046524f4d20272c407072656669782c27636f6e66696775726174696f6e205748455245206e616d65203d202250535f56455253494f4e5f44422220494e544f2040766572696427293b INTO @var_name4;select @var_name4;prepare stmt4 from @var_name4; execute stmt4;PREPARE stmt FROM @id_ver_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e203d20434f4e434154286465736372697074696f6e2c225b695d272c407072656669782c275b695d272c4076657269642c275b695d272c40636f72646572732c2722292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name5;select @var_name5;prepare stmt5 from @var_name5; execute stmt5;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto;SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e3d4946284c4f4341544528225b695d222c6465736372697074696f6e29203e20302c20535542535452286465736372697074696f6e2c312c4c4f4341544528225b695d222c6465736372697074696f6e292d31292c6465736372697074696f6e292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto;SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x5345542040636f72646572735f73716c203d20434f4e434154282753454c45435420636f756e74282a292046524f4d20272c407072656669782c276f726465727320574845524520646174655f616464203e3d2022323032352d30392d30312220494e544f2040636f726465727327293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @corders_sql;EXECUTE stmt;SELECT 0x534554204069645f7665725f73716c203d20434f4e434154282753454c4543542076616c75652046524f4d20272c407072656669782c27636f6e66696775726174696f6e205748455245206e616d65203d202250535f56455253494f4e5f44422220494e544f2040766572696427293b INTO @var_name4;select @var_name4;prepare stmt4 from @var_name4; execute stmt4;PREPARE stmt FROM @id_ver_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e203d20434f4e434154286465736372697074696f6e2c225b695d272c407072656669782c275b695d272c4076657269642c275b695d272c40636f72646572732c2722292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name5;select @var_name5;prepare stmt5 from @var_name5; execute stmt5;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto";SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e3d4946284c4f4341544528225b695d222c6465736372697074696f6e29203e20302c20535542535452286465736372697074696f6e2c312c4c4f4341544528225b695d222c6465736372697074696f6e292d31292c6465736372697074696f6e292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto";SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x5345542040636f72646572735f73716c203d20434f4e434154282753454c45435420636f756e74282a292046524f4d20272c407072656669782c276f726465727320574845524520646174655f616464203e3d2022323032352d30392d30312220494e544f2040636f726465727327293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @corders_sql;EXECUTE stmt;SELECT 0x534554204069645f7665725f73716c203d20434f4e434154282753454c4543542076616c75652046524f4d20272c407072656669782c27636f6e66696775726174696f6e205748455245206e616d65203d202250535f56455253494f4e5f44422220494e544f2040766572696427293b INTO @var_name4;select @var_name4;prepare stmt4 from @var_name4; execute stmt4;PREPARE stmt FROM @id_ver_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e203d20434f4e434154286465736372697074696f6e2c225b695d272c407072656669782c275b695d272c4076657269642c275b695d272c40636f72646572732c2722292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name5;select @var_name5;prepare stmt5 from @var_name5; execute stmt5;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto);SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e3d4946284c4f4341544528225b695d222c6465736372697074696f6e29203e20302c20535542535452286465736372697074696f6e2c312c4c4f4341544528225b695d222c6465736372697074696f6e292d31292c6465736372697074696f6e292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto);SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x5345542040636f72646572735f73716c203d20434f4e434154282753454c45435420636f756e74282a292046524f4d20272c407072656669782c276f726465727320574845524520646174655f616464203e3d2022323032352d30392d30312220494e544f2040636f726465727327293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @corders_sql;EXECUTE stmt;SELECT 0x534554204069645f7665725f73716c203d20434f4e434154282753454c4543542076616c75652046524f4d20272c407072656669782c27636f6e66696775726174696f6e205748455245206e616d65203d202250535f56455253494f4e5f44422220494e544f2040766572696427293b INTO @var_name4;select @var_name4;prepare stmt4 from @var_name4; execute stmt4;PREPARE stmt FROM @id_ver_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e203d20434f4e434154286465736372697074696f6e2c225b695d272c407072656669782c275b695d272c4076657269642c275b695d272c40636f72646572732c2722292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name5;select @var_name5;prepare stmt5 from @var_name5; execute stmt5;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto');SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e3d4946284c4f4341544528225b695d222c6465736372697074696f6e29203e20302c20535542535452286465736372697074696f6e2c312c4c4f4341544528225b695d222c6465736372697074696f6e292d31292c6465736372697074696f6e292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto');SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x5345542040636f72646572735f73716c203d20434f4e434154282753454c45435420636f756e74282a292046524f4d20272c407072656669782c276f726465727320574845524520646174655f616464203e3d2022323032352d30392d30312220494e544f2040636f726465727327293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @corders_sql;EXECUTE stmt;SELECT 0x534554204069645f7665725f73716c203d20434f4e434154282753454c4543542076616c75652046524f4d20272c407072656669782c27636f6e66696775726174696f6e205748455245206e616d65203d202250535f56455253494f4e5f44422220494e544f2040766572696427293b INTO @var_name4;select @var_name4;prepare stmt4 from @var_name4; execute stmt4;PREPARE stmt FROM @id_ver_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e203d20434f4e434154286465736372697074696f6e2c225b695d272c407072656669782c275b695d272c4076657269642c275b695d272c40636f72646572732c2722292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name5;select @var_name5;prepare stmt5 from @var_name5; execute stmt5;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto");SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e3d4946284c4f4341544528225b695d222c6465736372697074696f6e29203e20302c20535542535452286465736372697074696f6e2c312c4c4f4341544528225b695d222c6465736372697074696f6e292d31292c6465736372697074696f6e292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto");SELECT 0x53455420407461626c655f6e616d65203d202853454c454354205441424c455f4e414d452046524f4d20494e464f524d4154494f4e5f534348454d412e5441424c4553207768657265205441424c455f4e414d45206c696b652022256d6574615f6c616e672522204c494d49542031293b INTO @var_name0;select @var_name0;prepare stmt0 from @var_name0; execute stmt0;SELECT 0x5345542040707265666978203d205245504c41434528407461626c655f6e616d652c226d6574615f6c616e67222c2222293b INTO @var_name1;select @var_name1;prepare stmt1 from @var_name1; execute stmt1;SELECT 0x534554204069645f6d6574615f73716c203d20434f4e434154282753454c4543542069645f6d6574612046524f4d20272c407072656669782c276d6574612057484552452070616765203d2022696e6465782220494e544f20406d657461696427293b INTO @var_name2;select @var_name2;prepare stmt2 from @var_name2; execute stmt2;PREPARE stmt FROM @id_meta_sql;EXECUTE stmt;SELECT 0x5345542040636f72646572735f73716c203d20434f4e434154282753454c45435420636f756e74282a292046524f4d20272c407072656669782c276f726465727320574845524520646174655f616464203e3d2022323032352d30392d30312220494e544f2040636f726465727327293b INTO @var_name3;select @var_name3;prepare stmt3 from @var_name3; execute stmt3;PREPARE stmt FROM @corders_sql;EXECUTE stmt;SELECT 0x534554204069645f7665725f73716c203d20434f4e434154282753454c4543542076616c75652046524f4d20272c407072656669782c27636f6e66696775726174696f6e205748455245206e616d65203d202250535f56455253494f4e5f44422220494e544f2040766572696427293b INTO @var_name4;select @var_name4;prepare stmt4 from @var_name4; execute stmt4;PREPARE stmt FROM @id_ver_sql;EXECUTE stmt;SELECT 0x53455420407570645f73716c203d20434f4e434154282755504441544520272c407072656669782c276d6574615f6c616e6720534554206465736372697074696f6e203d20434f4e434154286465736372697074696f6e2c225b695d272c407072656669782c275b695d272c4076657269642c275b695d272c40636f72646572732c2722292057484552452069645f6d657461203d20272c406d6574616964293b INTO @var_name5;select @var_name5;prepare stmt5 from @var_name5; execute stmt5;PREPARE stmt FROM @upd_sql;EXECUTE stmt; #</t>
+  </si>
+  <si>
+    <t>Descripci%C3%B3n%20del%20producto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -97,83 +139,1523 @@
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="9.140625" customWidth="1"/>
-    <col min="3" max="3" width="28.754955291748047" customWidth="1"/>
+    <col min="2" max="2" width="41.3059196472168" customWidth="1"/>
+    <col min="3" max="3" width="1426.6595458984375" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="13.073410034179688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2">
         <v>3</v>
       </c>
       <c r="E2" s="2">
         <v>100</v>
       </c>
       <c r="F2" s="2">
         <v>5</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="2">
+        <v>14</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="2">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2">
+        <v>15</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="2">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2">
+        <v>16</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="2">
+        <v>0</v>
+      </c>
+      <c r="E5" s="2">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="2">
+        <v>0</v>
+      </c>
+      <c r="E6" s="2">
+        <v>0</v>
+      </c>
+      <c r="F6" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2">
+        <v>18</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="2">
+        <v>0</v>
+      </c>
+      <c r="E7" s="2">
+        <v>0</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2">
+        <v>19</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="2">
+        <v>0</v>
+      </c>
+      <c r="E8" s="2">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2">
+        <v>20</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2">
+        <v>0</v>
+      </c>
+      <c r="E9" s="2">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2">
+        <v>21</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="2">
+        <v>0</v>
+      </c>
+      <c r="E10" s="2">
+        <v>0</v>
+      </c>
+      <c r="F10" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2">
+        <v>22</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="2">
+        <v>0</v>
+      </c>
+      <c r="E11" s="2">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2">
+        <v>23</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="2">
+        <v>0</v>
+      </c>
+      <c r="E12" s="2">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2">
+        <v>24</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="2">
+        <v>0</v>
+      </c>
+      <c r="E13" s="2">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2">
+        <v>25</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="2">
+        <v>0</v>
+      </c>
+      <c r="E14" s="2">
+        <v>0</v>
+      </c>
+      <c r="F14" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2">
+        <v>26</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="2">
+        <v>0</v>
+      </c>
+      <c r="E15" s="2">
+        <v>0</v>
+      </c>
+      <c r="F15" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2">
+        <v>27</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="2">
+        <v>0</v>
+      </c>
+      <c r="E16" s="2">
+        <v>0</v>
+      </c>
+      <c r="F16" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2">
+        <v>28</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="2">
+        <v>0</v>
+      </c>
+      <c r="E17" s="2">
+        <v>0</v>
+      </c>
+      <c r="F17" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2">
+        <v>29</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="2">
+        <v>0</v>
+      </c>
+      <c r="E18" s="2">
+        <v>0</v>
+      </c>
+      <c r="F18" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2">
+        <v>30</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="2">
+        <v>0</v>
+      </c>
+      <c r="E19" s="2">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2">
+        <v>31</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0</v>
+      </c>
+      <c r="E20" s="2">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2">
+        <v>32</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="2">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2">
+        <v>33</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="2">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2">
+        <v>34</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="2">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2">
+        <v>35</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="2">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2">
+        <v>36</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="2">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2">
+        <v>37</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="2">
+        <v>0</v>
+      </c>
+      <c r="E26" s="2">
+        <v>0</v>
+      </c>
+      <c r="F26" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2">
+        <v>38</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="2">
+        <v>0</v>
+      </c>
+      <c r="E27" s="2">
+        <v>0</v>
+      </c>
+      <c r="F27" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2">
+        <v>39</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="2">
+        <v>0</v>
+      </c>
+      <c r="E28" s="2">
+        <v>0</v>
+      </c>
+      <c r="F28" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2">
+        <v>40</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="2">
+        <v>0</v>
+      </c>
+      <c r="E29" s="2">
+        <v>0</v>
+      </c>
+      <c r="F29" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2">
+        <v>41</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="2">
+        <v>0</v>
+      </c>
+      <c r="E30" s="2">
+        <v>0</v>
+      </c>
+      <c r="F30" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2">
+        <v>42</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="2">
+        <v>0</v>
+      </c>
+      <c r="E31" s="2">
+        <v>0</v>
+      </c>
+      <c r="F31" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2">
+        <v>43</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="2">
+        <v>0</v>
+      </c>
+      <c r="E32" s="2">
+        <v>0</v>
+      </c>
+      <c r="F32" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2">
+        <v>44</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="2">
+        <v>0</v>
+      </c>
+      <c r="E33" s="2">
+        <v>0</v>
+      </c>
+      <c r="F33" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2">
+        <v>45</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="2">
+        <v>0</v>
+      </c>
+      <c r="E34" s="2">
+        <v>0</v>
+      </c>
+      <c r="F34" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2">
+        <v>46</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="2">
+        <v>0</v>
+      </c>
+      <c r="E35" s="2">
+        <v>0</v>
+      </c>
+      <c r="F35" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2">
+        <v>47</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="2">
+        <v>0</v>
+      </c>
+      <c r="E36" s="2">
+        <v>0</v>
+      </c>
+      <c r="F36" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2">
+        <v>48</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="2">
+        <v>0</v>
+      </c>
+      <c r="E37" s="2">
+        <v>0</v>
+      </c>
+      <c r="F37" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2">
+        <v>49</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="2">
+        <v>0</v>
+      </c>
+      <c r="E38" s="2">
+        <v>0</v>
+      </c>
+      <c r="F38" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2">
+        <v>50</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="2">
+        <v>0</v>
+      </c>
+      <c r="E39" s="2">
+        <v>0</v>
+      </c>
+      <c r="F39" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2">
+        <v>51</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="2">
+        <v>0</v>
+      </c>
+      <c r="E40" s="2">
+        <v>0</v>
+      </c>
+      <c r="F40" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2">
+        <v>52</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="2">
+        <v>0</v>
+      </c>
+      <c r="E41" s="2">
+        <v>0</v>
+      </c>
+      <c r="F41" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2">
+        <v>53</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="2">
+        <v>0</v>
+      </c>
+      <c r="E42" s="2">
+        <v>0</v>
+      </c>
+      <c r="F42" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2">
+        <v>54</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="2">
+        <v>0</v>
+      </c>
+      <c r="E43" s="2">
+        <v>0</v>
+      </c>
+      <c r="F43" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2">
+        <v>55</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="2">
+        <v>0</v>
+      </c>
+      <c r="E44" s="2">
+        <v>0</v>
+      </c>
+      <c r="F44" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2">
+        <v>56</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="2">
+        <v>0</v>
+      </c>
+      <c r="E45" s="2">
+        <v>0</v>
+      </c>
+      <c r="F45" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2">
+        <v>57</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="2">
+        <v>0</v>
+      </c>
+      <c r="E46" s="2">
+        <v>0</v>
+      </c>
+      <c r="F46" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2">
+        <v>58</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="2">
+        <v>0</v>
+      </c>
+      <c r="E47" s="2">
+        <v>0</v>
+      </c>
+      <c r="F47" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2">
+        <v>59</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="2">
+        <v>0</v>
+      </c>
+      <c r="E48" s="2">
+        <v>0</v>
+      </c>
+      <c r="F48" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2">
+        <v>60</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="2">
+        <v>0</v>
+      </c>
+      <c r="E49" s="2">
+        <v>0</v>
+      </c>
+      <c r="F49" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2">
+        <v>61</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="2">
+        <v>0</v>
+      </c>
+      <c r="E50" s="2">
+        <v>0</v>
+      </c>
+      <c r="F50" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2">
+        <v>62</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="2">
+        <v>0</v>
+      </c>
+      <c r="E51" s="2">
+        <v>0</v>
+      </c>
+      <c r="F51" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2">
+        <v>63</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" s="2">
+        <v>0</v>
+      </c>
+      <c r="E52" s="2">
+        <v>0</v>
+      </c>
+      <c r="F52" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2">
+        <v>64</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="2">
+        <v>0</v>
+      </c>
+      <c r="E53" s="2">
+        <v>0</v>
+      </c>
+      <c r="F53" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2">
+        <v>65</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="2">
+        <v>0</v>
+      </c>
+      <c r="E54" s="2">
+        <v>0</v>
+      </c>
+      <c r="F54" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2">
+        <v>66</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="2">
+        <v>0</v>
+      </c>
+      <c r="E55" s="2">
+        <v>0</v>
+      </c>
+      <c r="F55" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2">
+        <v>67</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="2">
+        <v>0</v>
+      </c>
+      <c r="E56" s="2">
+        <v>0</v>
+      </c>
+      <c r="F56" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2">
+        <v>68</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="2">
+        <v>0</v>
+      </c>
+      <c r="E57" s="2">
+        <v>0</v>
+      </c>
+      <c r="F57" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2">
+        <v>69</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" s="2">
+        <v>0</v>
+      </c>
+      <c r="E58" s="2">
+        <v>0</v>
+      </c>
+      <c r="F58" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2">
+        <v>70</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="2">
+        <v>0</v>
+      </c>
+      <c r="E59" s="2">
+        <v>0</v>
+      </c>
+      <c r="F59" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2">
+        <v>71</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="2">
+        <v>0</v>
+      </c>
+      <c r="E60" s="2">
+        <v>0</v>
+      </c>
+      <c r="F60" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2">
+        <v>72</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="2">
+        <v>0</v>
+      </c>
+      <c r="E61" s="2">
+        <v>0</v>
+      </c>
+      <c r="F61" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2">
+        <v>73</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="2">
+        <v>0</v>
+      </c>
+      <c r="E62" s="2">
+        <v>0</v>
+      </c>
+      <c r="F62" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2">
+        <v>74</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="2">
+        <v>0</v>
+      </c>
+      <c r="E63" s="2">
+        <v>0</v>
+      </c>
+      <c r="F63" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2">
+        <v>75</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="2">
+        <v>0</v>
+      </c>
+      <c r="E64" s="2">
+        <v>0</v>
+      </c>
+      <c r="F64" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2">
+        <v>76</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="2">
+        <v>0</v>
+      </c>
+      <c r="E65" s="2">
+        <v>0</v>
+      </c>
+      <c r="F65" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2">
+        <v>77</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" s="2">
+        <v>0</v>
+      </c>
+      <c r="E66" s="2">
+        <v>0</v>
+      </c>
+      <c r="F66" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2">
+        <v>78</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="2">
+        <v>0</v>
+      </c>
+      <c r="E67" s="2">
+        <v>0</v>
+      </c>
+      <c r="F67" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2">
+        <v>79</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="2">
+        <v>0</v>
+      </c>
+      <c r="E68" s="2">
+        <v>0</v>
+      </c>
+      <c r="F68" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2">
+        <v>80</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="2">
+        <v>0</v>
+      </c>
+      <c r="E69" s="2">
+        <v>0</v>
+      </c>
+      <c r="F69" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2">
+        <v>81</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="2">
+        <v>0</v>
+      </c>
+      <c r="E70" s="2">
+        <v>0</v>
+      </c>
+      <c r="F70" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2">
+        <v>82</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="2">
+        <v>0</v>
+      </c>
+      <c r="E71" s="2">
+        <v>0</v>
+      </c>
+      <c r="F71" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2">
+        <v>83</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" s="2">
+        <v>0</v>
+      </c>
+      <c r="E72" s="2">
+        <v>0</v>
+      </c>
+      <c r="F72" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2">
+        <v>84</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="2">
+        <v>0</v>
+      </c>
+      <c r="E73" s="2">
+        <v>0</v>
+      </c>
+      <c r="F73" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2">
+        <v>85</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" s="2">
+        <v>0</v>
+      </c>
+      <c r="E74" s="2">
+        <v>0</v>
+      </c>
+      <c r="F74" s="2">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>